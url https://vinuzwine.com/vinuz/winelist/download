--- v0 (2025-10-07)
+++ v1 (2026-07-21)
@@ -1,3074 +1,1751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="28125" windowHeight="11760"/>
+    <workbookView windowWidth="28800" windowHeight="12375"/>
   </bookViews>
   <sheets>
-    <sheet name="新加坡网站酒单" sheetId="1" r:id="rId1"/>
+    <sheet name="新加坡网站酒单模板240116" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">新加坡网站酒单!$A$1:$G$533</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">新加坡网站酒单!$A$1:$G$551</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">新加坡网站酒单模板240116!$A$1:$F$220</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2098" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="416">
   <si>
     <t>Item Code</t>
   </si>
   <si>
     <t>Wine Name</t>
   </si>
   <si>
     <t>Vintage</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Price(SGD)</t>
   </si>
   <si>
-    <t>Other</t>
-[...8 lines deleted...]
-    <t>Chateau Lafite Rothschild</t>
+    <t>Store</t>
+  </si>
+  <si>
+    <t>PET240424008</t>
+  </si>
+  <si>
+    <t>Petrus</t>
   </si>
   <si>
     <t>750ml</t>
   </si>
   <si>
-    <t>Pre Arrival</t>
-[...47 lines deleted...]
-    <t>Dom Perignon Brut Champagne</t>
+    <t>ZC20250613002</t>
+  </si>
+  <si>
+    <t>Domaine des Comtes Lafon Charmes</t>
+  </si>
+  <si>
+    <t>ZC2025052001</t>
+  </si>
+  <si>
+    <t>Domaine Guyon Clos Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">750ml </t>
+  </si>
+  <si>
+    <t>VS250418001</t>
+  </si>
+  <si>
+    <t>Laurent Benard Champagne La Cle des Sept Arpents Premier Cru Extra Brut</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>VSBR241223001</t>
+  </si>
+  <si>
+    <t>Guyon Savigny Les Beaune ler Cru Les Peuillets</t>
+  </si>
+  <si>
+    <t>LZ23092601017</t>
+  </si>
+  <si>
+    <t>Olivier Bernstein Bonnes Mares Grand Cru</t>
+  </si>
+  <si>
+    <t>LZ23092601019</t>
+  </si>
+  <si>
+    <t>Taittinger Comtes de Champagne Blanc de Blancs Brut</t>
+  </si>
+  <si>
+    <t>LZ23092601029</t>
+  </si>
+  <si>
+    <t>Pierre Boisson Meursault Les Criots</t>
+  </si>
+  <si>
+    <t>VN23092603020</t>
+  </si>
+  <si>
+    <t>Le Petit Mouton de Mouton Rothschild</t>
+  </si>
+  <si>
+    <t>VN23092603022</t>
+  </si>
+  <si>
+    <t>Domaine Cecile Tremblay Chambolle Musigny Les Cabottes</t>
+  </si>
+  <si>
+    <t>VN23092603027</t>
+  </si>
+  <si>
+    <t>Domaine Tortochot Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>VN240116001</t>
+  </si>
+  <si>
+    <t>Leroy Domaine d Auvenay Mazis Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>VN240116004</t>
+  </si>
+  <si>
+    <t>Domaine Arnoux Lachaux Nuits Saint Georges</t>
+  </si>
+  <si>
+    <t>VN240116008</t>
+  </si>
+  <si>
+    <t>Louis Benjamin Didier Dagueneau Pouilly Fume En Chailloux</t>
+  </si>
+  <si>
+    <t>VN240116009</t>
+  </si>
+  <si>
+    <t>Louis Benjamin Didier Dagueneau Ravaillac</t>
+  </si>
+  <si>
+    <t>VN240116010</t>
+  </si>
+  <si>
+    <t>Louis Benjamin Didier Dagueneau Pur Sang</t>
+  </si>
+  <si>
+    <t>VN240116011</t>
+  </si>
+  <si>
+    <t>VN240116013</t>
+  </si>
+  <si>
+    <t>Louis Benjamin Didier Dagueneau Buisson Renard</t>
+  </si>
+  <si>
+    <t>XHZY2111002</t>
+  </si>
+  <si>
+    <t>Domaine Jean Yves Bizot Echezeaux</t>
+  </si>
+  <si>
+    <t>AMC20240122020</t>
+  </si>
+  <si>
+    <t>Domaine Armand Rousseau Pere et Fils Clos Saint Jacques</t>
+  </si>
+  <si>
+    <t>DNC20240126001</t>
+  </si>
+  <si>
+    <t>Francois Carillon Bourgogne Cote d Or Chardonnay</t>
+  </si>
+  <si>
+    <t>DNC20240126003</t>
+  </si>
+  <si>
+    <t>Francois Carillon Les Combettes</t>
+  </si>
+  <si>
+    <t>VSFV240302002</t>
+  </si>
+  <si>
+    <t>Domaine Michel Niellon Chevalier Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>VSCRT240227002</t>
+  </si>
+  <si>
+    <t>Chavost Champagne Blanc d Assemblage</t>
+  </si>
+  <si>
+    <t>VSCRT240227003</t>
   </si>
   <si>
     <t>1500ml</t>
   </si>
   <si>
-    <t>Schrader Cellars Heritage Clone To Kalon Vineyard Cabernet Sauvignon</t>
-[...65 lines deleted...]
-    <t>Ornellaia Bolgheri Superiore (Gift Box)</t>
+    <t>VSCRT240227004</t>
+  </si>
+  <si>
+    <t>Chavost Champagne Blanc de Meuniers</t>
+  </si>
+  <si>
+    <t>VSCRT240227005</t>
+  </si>
+  <si>
+    <t>Chavost Champagne Blanc de Chardonnay Extra Brut</t>
+  </si>
+  <si>
+    <t>VSCRT240227010</t>
+  </si>
+  <si>
+    <t>Chavost Solera Ratafia Champenois</t>
+  </si>
+  <si>
+    <t>XLZ2404101</t>
+  </si>
+  <si>
+    <t>Cascina Fontana Barolo</t>
+  </si>
+  <si>
+    <t>XLZ2404102</t>
+  </si>
+  <si>
+    <t>Giovanni Rosso Cerretta</t>
+  </si>
+  <si>
+    <t>XLZ2404103</t>
+  </si>
+  <si>
+    <t>Giovanni Rosso Barolo del Comune di Serralunga d Alba</t>
+  </si>
+  <si>
+    <t>XLZ2404104</t>
+  </si>
+  <si>
+    <t>Giovanni Rosso Barolo La Serra</t>
+  </si>
+  <si>
+    <t>XLZ2404105</t>
+  </si>
+  <si>
+    <t>E Pira Figli Chiara Boschis Via Nuova</t>
+  </si>
+  <si>
+    <t>XLZ2404106</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages Blanc de Lynch Bages</t>
+  </si>
+  <si>
+    <t>XLZ2404107</t>
+  </si>
+  <si>
+    <t>Domaine Dugat Py Bourgogne Cuvee Halinard</t>
+  </si>
+  <si>
+    <t>XLZ24041010</t>
+  </si>
+  <si>
+    <t>Valdicava Brunello di Montalcino</t>
+  </si>
+  <si>
+    <t>XLZ24041020</t>
+  </si>
+  <si>
+    <t>Domaine Patrice Rion Les Charmes</t>
+  </si>
+  <si>
+    <t>XLZ24041021</t>
+  </si>
+  <si>
+    <t>Olivier Bernstein Charmes Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ24041022</t>
+  </si>
+  <si>
+    <t>Jean Noel Gagnard Morgeot Rouge</t>
+  </si>
+  <si>
+    <t>XLZ24041025</t>
+  </si>
+  <si>
+    <t>Saint Julien de Branaire Ducru</t>
+  </si>
+  <si>
+    <t>XLZ24041027</t>
+  </si>
+  <si>
+    <t>Chateau Clinet</t>
+  </si>
+  <si>
+    <t>XLZ24041033</t>
+  </si>
+  <si>
+    <t>Chateau Grand Puy Lacoste</t>
+  </si>
+  <si>
+    <t>XLZ24041037</t>
+  </si>
+  <si>
+    <t>Chateau La Conseillante</t>
+  </si>
+  <si>
+    <t>XLZ24041043</t>
+  </si>
+  <si>
+    <t>Chateau Lynch Bages</t>
+  </si>
+  <si>
+    <t>XLZ24041053</t>
+  </si>
+  <si>
+    <t>Chateau Troplong Mondot</t>
+  </si>
+  <si>
+    <t>XLZ24041055</t>
+  </si>
+  <si>
+    <t>Domaine des Senechaux Chateauneuf du Pape Rouge</t>
+  </si>
+  <si>
+    <t>XLZ24041058</t>
+  </si>
+  <si>
+    <t>Domaine de Chevalier</t>
+  </si>
+  <si>
+    <t>XLZ24041061</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Gevrey Chambertin</t>
+  </si>
+  <si>
+    <t>XLZ24041063</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Aux Thorey</t>
+  </si>
+  <si>
+    <t>XLZ24041065</t>
+  </si>
+  <si>
+    <t>Camille Giroud Champ Gain</t>
+  </si>
+  <si>
+    <t>XLZ24041069</t>
+  </si>
+  <si>
+    <t>E Pira Figli Chiara Boschis Cannubi</t>
+  </si>
+  <si>
+    <t>XLZ24041070</t>
+  </si>
+  <si>
+    <t>Cascina Fontana Castiglione Falletto</t>
+  </si>
+  <si>
+    <t>XLZ24041076</t>
+  </si>
+  <si>
+    <t>Domaine des Croix Pertuisots</t>
+  </si>
+  <si>
+    <t>XLZ24041077</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux La Piece Sous le Bois Blagny Premier Cru</t>
+  </si>
+  <si>
+    <t>XLZ24041080</t>
+  </si>
+  <si>
+    <t>Louis Benjamin Didier Dagueneau Pouilly Fume Silex</t>
+  </si>
+  <si>
+    <t>XLZ24041083</t>
+  </si>
+  <si>
+    <t>Siro Pacenti PS Brunello di Montalcino Riserva</t>
+  </si>
+  <si>
+    <t>XLZ24041085</t>
+  </si>
+  <si>
+    <t>XLZ240410100</t>
+  </si>
+  <si>
+    <t>Serafin Pere Fils Les Baudes</t>
+  </si>
+  <si>
+    <t>XLZ240410104</t>
+  </si>
+  <si>
+    <t>Domaine de la Vougeraie Corton Charlemagne Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410106</t>
+  </si>
+  <si>
+    <t>XLZ240410107</t>
+  </si>
+  <si>
+    <t>XLZ240410109</t>
+  </si>
+  <si>
+    <t>Domaine de la Janasse Chateauneuf du Pape Cuvee Chaupin</t>
+  </si>
+  <si>
+    <t>XLZ240410110</t>
+  </si>
+  <si>
+    <t>Chateau de Beaucastel Chateauneuf du Pape Blanc Roussanne Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>XLZ240410114</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410116</t>
+  </si>
+  <si>
+    <t>Nicolas Potel Maison Roche de Bellene Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410117</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Clos Saint Denis Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410119</t>
+  </si>
+  <si>
+    <t>Olivier Bernstein Clos Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410120</t>
+  </si>
+  <si>
+    <t>XLZ240410121</t>
+  </si>
+  <si>
+    <t>XLZ240410124</t>
+  </si>
+  <si>
+    <t>Chateau de La Tour Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410125</t>
+  </si>
+  <si>
+    <t>XLZ240410127</t>
+  </si>
+  <si>
+    <t>Chateau de La Tour Clos de Vougeot Vieilles Vignes Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410128</t>
+  </si>
+  <si>
+    <t>XLZ240410134</t>
+  </si>
+  <si>
+    <t>Olivier Bernstein Les Cazetiers</t>
+  </si>
+  <si>
+    <t>XLZ240410136</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Les Champeaux</t>
+  </si>
+  <si>
+    <t>XLZ240410137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivier Bernstein Gevrey Chambertin Villages </t>
+  </si>
+  <si>
+    <t>XLZ240410139</t>
+  </si>
+  <si>
+    <t>Paul Jaboulet Aine Domaine de la Chapelle Hermitage La Chapelle</t>
+  </si>
+  <si>
+    <t>XLZ240410140</t>
+  </si>
+  <si>
+    <t>XLZ240410146</t>
+  </si>
+  <si>
+    <t>Olivier Bernstein Mazis Chambertin Grand Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410148</t>
+  </si>
+  <si>
+    <t>Patrick Javillier Meursault Cuvee Tete de Murger</t>
+  </si>
+  <si>
+    <t>XLZ240410150</t>
+  </si>
+  <si>
+    <t>Dominique Lafon Meursault</t>
+  </si>
+  <si>
+    <t>XLZ240410151</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux La Piece Sous le Bois Meursault Premier Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410152</t>
+  </si>
+  <si>
+    <t>Jean Philippe Fichet Meursault Le Tesson</t>
+  </si>
+  <si>
+    <t>XLZ240410155</t>
+  </si>
+  <si>
+    <t>Dominique Lafon Meursault Les Narvaux</t>
+  </si>
+  <si>
+    <t>XLZ240410157</t>
+  </si>
+  <si>
+    <t>Serafin Pere Fils Les Millandes</t>
+  </si>
+  <si>
+    <t>XLZ240410158</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier Aux Cras</t>
+  </si>
+  <si>
+    <t>XLZ240410159</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot Nuits Saint Georges Aux Lavieres</t>
+  </si>
+  <si>
+    <t>XLZ240410160</t>
+  </si>
+  <si>
+    <t>Domaine Patrice Rion Clos Saint Marc</t>
+  </si>
+  <si>
+    <t>XLZ240410161</t>
+  </si>
+  <si>
+    <t>Domaine de la Vougeraie Les Damodes</t>
+  </si>
+  <si>
+    <t>XLZ240410162</t>
+  </si>
+  <si>
+    <t>Claire Naudin Domaine Henri Naudin Ferrand Les Damodes</t>
+  </si>
+  <si>
+    <t>XLZ240410163</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot Les Pruliers</t>
+  </si>
+  <si>
+    <t>XLZ240410165</t>
+  </si>
+  <si>
+    <t>XLZ240410166</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Rugiens Hauts</t>
+  </si>
+  <si>
+    <t>XLZ240410168</t>
+  </si>
+  <si>
+    <t>Ramey Ritchie Vineyard Chardonnay</t>
+  </si>
+  <si>
+    <t>XLZ240410170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Louis Benjamin Didier Dagueneau Sancerre Le Mont Damne </t>
+  </si>
+  <si>
+    <t>XLZ240410173</t>
+  </si>
+  <si>
+    <t>R Lopez de Heredia Vina Tondonia Gran Reserva Blanco</t>
+  </si>
+  <si>
+    <t>XLZ240410174</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Volnay</t>
+  </si>
+  <si>
+    <t>XLZ240410175</t>
+  </si>
+  <si>
+    <t>Benjamin Leroux Clos de la Cave des Ducs Volnay Premier Cru</t>
+  </si>
+  <si>
+    <t>XLZ240410178</t>
+  </si>
+  <si>
+    <t>Dominique Lafon Les Lurets</t>
+  </si>
+  <si>
+    <t>XLZ240410180</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier Aux Brulees Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>XLZ240410181</t>
+  </si>
+  <si>
+    <t>Domaine de Montille Les Malconsorts</t>
+  </si>
+  <si>
+    <t>XLZ240410182</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier Vosne Romanee La Combe Brulee Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>XLZ240410183</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot Les Beaux Monts</t>
+  </si>
+  <si>
+    <t>XLZ240410184</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier Les Beaux Monts Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>XLZ240410185</t>
+  </si>
+  <si>
+    <t>Domaine Jean Grivot Les Rouges</t>
+  </si>
+  <si>
+    <t>XLZ240410186</t>
+  </si>
+  <si>
+    <t>XLZ240410187</t>
+  </si>
+  <si>
+    <t>Domaine Huet Vouvray Le Haut Lieu Premiere Trie Moelleux</t>
+  </si>
+  <si>
+    <t>XLZ240410188</t>
+  </si>
+  <si>
+    <t>Domaine Huet Vouvray Le Mont Premiere Trie Moelleux</t>
+  </si>
+  <si>
+    <t>MK23082101001</t>
+  </si>
+  <si>
+    <t>Dremont Savart Ephemere 009 Grand Cru Extra Brut</t>
+  </si>
+  <si>
+    <t>MK23082101006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C Thiriet Bourgogne Aligote Du Jardin </t>
+  </si>
+  <si>
+    <t>MK23082101007</t>
+  </si>
+  <si>
+    <t>C Thiriet Bourgogne Chardonnay</t>
+  </si>
+  <si>
+    <t>MK23082101012</t>
+  </si>
+  <si>
+    <t>Pierre Gimonnet et Fils Chouilly Grand Cru Special Club</t>
+  </si>
+  <si>
+    <t>FAB230822003</t>
+  </si>
+  <si>
+    <t>Tony Bornard Chardonnay Les Gaudrettes (3eme tirage)</t>
+  </si>
+  <si>
+    <t>FAB230822004</t>
+  </si>
+  <si>
+    <t>Tony Bornard Chardonnay Les Gaudrettes (2eme tirage)</t>
+  </si>
+  <si>
+    <t>FAB230822005</t>
+  </si>
+  <si>
+    <t>Tony Bornard Arbois Pupillin Ploussard La Chamade</t>
+  </si>
+  <si>
+    <t>FAB230822006</t>
+  </si>
+  <si>
+    <t>Tony Bornard Arbois Pupillin l Ivresse de Noe</t>
+  </si>
+  <si>
+    <t>500ml</t>
+  </si>
+  <si>
+    <t>FAB230822007</t>
+  </si>
+  <si>
+    <t>Tony Bornard Arbois Pupillin Pinot Noir L Aide Memoire</t>
+  </si>
+  <si>
+    <t>FAB230822008</t>
+  </si>
+  <si>
+    <t>Tony Bornard Cotes du Jura Ploussard Point Barre</t>
+  </si>
+  <si>
+    <t>FAB230822009</t>
+  </si>
+  <si>
+    <t>Tony Bornard Au Fil des Generations Rouge</t>
+  </si>
+  <si>
+    <t>FAB230822010</t>
+  </si>
+  <si>
+    <t>Tony Bornard Au Fil des Generations Blanc</t>
+  </si>
+  <si>
+    <t>FAB230822013</t>
+  </si>
+  <si>
+    <t>Tony Bornard Vin de joli queur</t>
+  </si>
+  <si>
+    <t>FAB230822014</t>
+  </si>
+  <si>
+    <t>Tony Bornard Le Gentil Blanc</t>
+  </si>
+  <si>
+    <t>FAB230822015</t>
+  </si>
+  <si>
+    <t>Tony Bornard Le Pinot Ctambule</t>
+  </si>
+  <si>
+    <t>FAB230822016</t>
+  </si>
+  <si>
+    <t>Tony Bornard Le Pinot Noir</t>
+  </si>
+  <si>
+    <t>FAB230822018</t>
+  </si>
+  <si>
+    <t>Tony Bornard Arbois Pupillin Trousseau Le Ginglet</t>
+  </si>
+  <si>
+    <t>FAB230822021</t>
+  </si>
+  <si>
+    <t>VG231101037</t>
+  </si>
+  <si>
+    <t>Domaine Prieure Roch Vosne Romanee Le Clos Goillotte</t>
+  </si>
+  <si>
+    <t>PET240420003</t>
+  </si>
+  <si>
+    <t>Domaine Gerard Mugneret Bourgogne Pinot Noir Rouge</t>
+  </si>
+  <si>
+    <t>PET240420004</t>
+  </si>
+  <si>
+    <t>Domaine Gerard Mugneret Chambolle Musigny Charmes 1Er Cru</t>
+  </si>
+  <si>
+    <t>SF240418001</t>
+  </si>
+  <si>
+    <t>Domaine de la Grange des Peres</t>
+  </si>
+  <si>
+    <t>PET240424002</t>
+  </si>
+  <si>
+    <t>Chateau Haut Brion</t>
+  </si>
+  <si>
+    <t>PET240424004</t>
+  </si>
+  <si>
+    <t>VNWBI201006001</t>
+  </si>
+  <si>
+    <t>Inniskilin Reserve Meritage</t>
   </si>
   <si>
     <t>3000ml</t>
   </si>
   <si>
-    <t>Domaine Anne Gros Echezeaux Les Loachausses Grand Cru</t>
-[...1784 lines deleted...]
-    <t>PET240420009</t>
+    <t>VNAMC210128001</t>
+  </si>
+  <si>
+    <t>Pierre Peters Champagne Cuvee de Reserve</t>
+  </si>
+  <si>
+    <t>VNGW230411001</t>
+  </si>
+  <si>
+    <t>Ornellaia Vendemmia d Artista</t>
+  </si>
+  <si>
+    <t>VNSKC240525003</t>
+  </si>
+  <si>
+    <t>VNSKC240525004</t>
+  </si>
+  <si>
+    <t>Pierre Girardin Le Montrachet Grand Cru</t>
+  </si>
+  <si>
+    <t>VNSRL240617001</t>
+  </si>
+  <si>
+    <t>Domaine de la Pousse d Or Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>VNSRL240617007</t>
+  </si>
+  <si>
+    <t>Nicole Lamarche Echezeaux Grand Cru</t>
+  </si>
+  <si>
+    <t>VNSRL240617011</t>
+  </si>
+  <si>
+    <t>Thibaud Boudignon Savennieres Franc de Pied</t>
+  </si>
+  <si>
+    <t>VNSRL240617016</t>
+  </si>
+  <si>
+    <t>Sylvain Morey Chassagne Montrachet</t>
+  </si>
+  <si>
+    <t>VNSWR240617023</t>
+  </si>
+  <si>
+    <t>Domaine Latour Giraud Champ Canet</t>
+  </si>
+  <si>
+    <t>VNSWR240617024</t>
+  </si>
+  <si>
+    <t>Domaine Bruno Clavelier Le Rognet Corton Grand Cru</t>
+  </si>
+  <si>
+    <t>VNSCRT240731006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jerome Galeyrand Bourgogne Aligote Blanche </t>
+  </si>
+  <si>
+    <t>VNSCRT240731007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jerome Galeyrand Bourgogne Aligote Chaumont </t>
+  </si>
+  <si>
+    <t>VNSCRT240731008</t>
+  </si>
+  <si>
+    <t>Jerome Galeyrand Marsannay Les Champs Perdrix</t>
+  </si>
+  <si>
+    <t>VNSCRT240731017</t>
+  </si>
+  <si>
+    <t>Jerome Galeyrand Gevrey Chambertin La Justice</t>
+  </si>
+  <si>
+    <t>VNSCRT240731020</t>
+  </si>
+  <si>
+    <t>VNSCRT240731021</t>
+  </si>
+  <si>
+    <t>VNSCRT240731022</t>
+  </si>
+  <si>
+    <t>VNSCRT240731023</t>
+  </si>
+  <si>
+    <t>Jerome Galeyrand Gevrey Chambertin En Croisette Vieilles Vignes</t>
+  </si>
+  <si>
+    <t>ZC240817001</t>
+  </si>
+  <si>
+    <t>Domaine Guyon Les Brulees</t>
+  </si>
+  <si>
+    <t>VS240920001</t>
+  </si>
+  <si>
+    <t>Emmanuel Brochet Selected Extra Brut Millesime</t>
+  </si>
+  <si>
+    <t>VSRL241022</t>
+  </si>
+  <si>
+    <t>Nicole Lamarche Gevrey Chambertin</t>
+  </si>
+  <si>
+    <t>VSRL241023</t>
+  </si>
+  <si>
+    <t>Nicole Lamarche Hautes Cotes de Nuits</t>
+  </si>
+  <si>
+    <t>VSRL241024</t>
+  </si>
+  <si>
+    <t>VSRL241025</t>
+  </si>
+  <si>
+    <t>CRT20240103034</t>
+  </si>
+  <si>
+    <t>Jerome Galeyrand Bourgogne Pinot Noir Cuvee Antonin</t>
+  </si>
+  <si>
+    <t>VNRL241057</t>
+  </si>
+  <si>
+    <t>VSRL241068</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domaine Sylvain Pataille Marsannay Clos du Roy </t>
+  </si>
+  <si>
+    <t>VSRL241070</t>
+  </si>
+  <si>
+    <t>Domaine Sylvain Pataille Marsannay Rouge Le Chapitre Red</t>
+  </si>
+  <si>
+    <t>VNVG241055</t>
+  </si>
+  <si>
+    <t>Antoine Petitprez Maison Uliz Coteaux Bourguignons Roue Libre</t>
+  </si>
+  <si>
+    <t>VNVG241089</t>
+  </si>
+  <si>
+    <t>Domaine Ramonet Bourgogne Aligote</t>
+  </si>
+  <si>
+    <t>VNVG2410N4</t>
+  </si>
+  <si>
+    <t>Bastian Wolber Laisse Tomber Chardonnay</t>
+  </si>
+  <si>
+    <t>VSRL24061702</t>
+  </si>
+  <si>
+    <t>Nicole Lamarche Clos de Vougeot Grand Cru</t>
+  </si>
+  <si>
+    <t>VSRL24061703</t>
+  </si>
+  <si>
+    <t>Jessica Litaud Pouilly Fuisse A Francois</t>
+  </si>
+  <si>
+    <t>VSRL24061704</t>
+  </si>
+  <si>
+    <t>Jessica Litaud Saint Veran Les Pommards</t>
+  </si>
+  <si>
+    <t>VSRL24061705</t>
+  </si>
+  <si>
+    <t>Jessica Litaud Cir Rose</t>
+  </si>
+  <si>
+    <t>VSRL24061706</t>
+  </si>
+  <si>
+    <t>Theo Dancer Roc Breia Chardonnay</t>
+  </si>
+  <si>
+    <t>VSRL24061707</t>
+  </si>
+  <si>
+    <t>Theo Dancer Roc Breia Pinot Noir</t>
+  </si>
+  <si>
+    <t>VSVG082901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domaine Camille Thiriet Cote de Nuits Villages La Robignotte </t>
+  </si>
+  <si>
+    <t>VSVG082902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domaine Camille Thiriet Cote de Nuits Villages Clos Magny </t>
+  </si>
+  <si>
+    <t>VSVG082904</t>
+  </si>
+  <si>
+    <t>VSVG082905</t>
+  </si>
+  <si>
+    <t>VSVG082906</t>
+  </si>
+  <si>
+    <t>Nicole Lamarche Les Chaumes</t>
+  </si>
+  <si>
+    <t>LZ23092601024</t>
+  </si>
+  <si>
+    <t>VN241118</t>
+  </si>
+  <si>
+    <t>Beau Paysage Tsugane Chardonnay</t>
+  </si>
+  <si>
+    <t>Beau Paysage A Hum Pinot Blanc</t>
+  </si>
+  <si>
+    <t>Beau Paysage Tsugane La Montagne</t>
+  </si>
+  <si>
+    <t>VNS250402</t>
+  </si>
+  <si>
+    <t>Kei Shiogai Clos Vougeot</t>
+  </si>
+  <si>
+    <t>HS250521</t>
+  </si>
+  <si>
+    <t>Lou Dumont Domaine Koji et Jae Hwa Bourgogne Hautes Cotes de Nuits La Violette Pinot Gris</t>
+  </si>
+  <si>
+    <t>Lou Dumont Domaine Koji et Jae Hwa Coteaux Bourguignons Chardonnay</t>
+  </si>
+  <si>
+    <t>VNS240819</t>
   </si>
   <si>
     <t>Domaine Georges Noellat Grands Echezeaux Grand Cru</t>
   </si>
   <si>
-    <t>VNWBI201006001</t>
-[...352 lines deleted...]
-  <si>
     <t>VNS240829</t>
   </si>
   <si>
     <t>Francois Lamarche La Grande Rue Grand Cru</t>
   </si>
   <si>
-    <t>VNS250107</t>
-[...10 lines deleted...]
-  <si>
     <t>VG2508125</t>
   </si>
   <si>
     <t>Antonio Quari  Non Progredi Est Regredi Ladoix Les Briquottes</t>
   </si>
   <si>
     <t>VG2508126</t>
   </si>
   <si>
     <t>Domaine Armand Rousseau Pere et Fils Charmes Chambertin Grand Cru</t>
   </si>
   <si>
     <t>VG2508127</t>
   </si>
   <si>
     <t>VG2508128</t>
   </si>
   <si>
-    <t>VG2508129</t>
-[...1 lines deleted...]
-  <si>
     <t>VG2508130</t>
   </si>
   <si>
     <t>Arnaud Mortet Charmes Chambertin Grand Cru</t>
   </si>
   <si>
     <t>VG2508131</t>
   </si>
   <si>
     <t>Arnaud Mortet Gevrey Chambertin</t>
   </si>
   <si>
     <t>VG2508132</t>
   </si>
   <si>
     <t>Benoit Moreau Les Champgains</t>
   </si>
   <si>
     <t>VG2508133</t>
   </si>
   <si>
     <t>Bernard Boisson Vadot Meursault Les Grands Charrons</t>
   </si>
   <si>
     <t>VG2508134</t>
   </si>
   <si>
     <t>Domaine Bruno Clair Bonnes Mares Grand Cru</t>
   </si>
   <si>
-    <t>VG2508135</t>
-[...1 lines deleted...]
-  <si>
     <t>VG2508136</t>
   </si>
   <si>
     <t>Domaine Bruno Clair Chambertin Clos de Beze Grand Cru</t>
   </si>
   <si>
     <t>VG2508137</t>
   </si>
   <si>
     <t>Domaine Bruno Clair Clos Saint Jacques</t>
   </si>
   <si>
     <t>VG2508138</t>
   </si>
   <si>
     <t>Domaine Bruno Clair Cazetiers</t>
   </si>
   <si>
     <t>VG2508139</t>
   </si>
   <si>
     <t>VG2508140</t>
   </si>
   <si>
     <t>Domaine Bruno Clair Petite Chapelle</t>
   </si>
   <si>
-    <t>VG2508141</t>
-[...4 lines deleted...]
-  <si>
     <t>VG2508142</t>
   </si>
   <si>
     <t>Coche Dury Puligny Montrachet Les Enseigneres</t>
   </si>
   <si>
     <t>VG2508143</t>
   </si>
   <si>
     <t>Domaine des Comtes Lafon Les Porusots</t>
   </si>
   <si>
     <t>VG2508144</t>
   </si>
   <si>
     <t>Domaine Denis Bachelet Gevrey Chambertin Vieilles Vignes</t>
   </si>
   <si>
     <t>VG2508145</t>
   </si>
   <si>
     <t>Domaine Dugat Py Gevrey Chambertin Cuvee Coeur de Roy Tres Vieilles Vignes</t>
   </si>
   <si>
-    <t>VG2508146</t>
-[...4 lines deleted...]
-  <si>
     <t>VG2508147</t>
   </si>
   <si>
     <t>Dujac Fils Pere Gevrey Chambertin</t>
   </si>
   <si>
-    <t>VG2508148</t>
-[...7 lines deleted...]
-  <si>
     <t>VG2508150</t>
   </si>
   <si>
     <t>Domaine Georges Christophe Roumier Les Cras</t>
   </si>
   <si>
     <t>VG2508151</t>
   </si>
   <si>
     <t>VG2508152</t>
   </si>
   <si>
     <t>Domaine Henri Rebourseau Chambertin Grand Cru</t>
   </si>
   <si>
-    <t>VG2508153</t>
-[...7 lines deleted...]
-  <si>
     <t>VG2508154</t>
   </si>
   <si>
     <t>Domaine Michel Noellat Les Beaux Monts</t>
   </si>
   <si>
     <t>VG2508155</t>
   </si>
   <si>
     <t>Domaine Michel Niellon Clos de la Maltroie</t>
   </si>
   <si>
     <t>VG2508156</t>
   </si>
   <si>
     <t>Domaine Michel Niellon Les Vergers</t>
   </si>
   <si>
-    <t>VG2508157</t>
-[...32 lines deleted...]
-    <t>VG2508163</t>
+    <t>VG2508164</t>
   </si>
   <si>
     <t>Domaine Jamet Cote Rotie</t>
   </si>
   <si>
-    <t>VG2508164</t>
-[...1 lines deleted...]
-  <si>
     <t>VG2508165</t>
   </si>
   <si>
     <t>Clos Rougeard Saumur Champigny Les Poyeux</t>
   </si>
   <si>
     <t>VG2508166</t>
   </si>
   <si>
     <t>Clos Rougeard Saumur Champigny Le Bourg</t>
   </si>
   <si>
-    <t>CU250915001</t>
-[...2 lines deleted...]
-    <t>JC Guyaux Corton Charlemagne Grand Cru</t>
+    <t>VNS260124006</t>
+  </si>
+  <si>
+    <t>Petit Mouton</t>
+  </si>
+  <si>
+    <t>VNH260124007</t>
+  </si>
+  <si>
+    <t>Domaine Ramonet Morgeot Chassagne-Montrachet Premier Cru</t>
+  </si>
+  <si>
+    <t>ZCH260125001</t>
+  </si>
+  <si>
+    <t>Jean Pierre Guyon Echezaux Grand Cru</t>
+  </si>
+  <si>
+    <t>VNSVG260128005</t>
+  </si>
+  <si>
+    <t>Domaine Ramonet Les Vergers Chassagne-Montrachet Premier Cru</t>
+  </si>
+  <si>
+    <t>VNSVG260128006</t>
+  </si>
+  <si>
+    <t>Domaine Ramonet Les Chaumees Chassagne-Montrachet Premier Cru</t>
+  </si>
+  <si>
+    <t>VNSVG260128029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
-      <scheme val="minor"/>
-[...43 lines deleted...]
-      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="宋体"/>
       <charset val="0"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="宋体"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF9C6500"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.799981688894314"/>
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
-        <bgColor indexed="64"/>
-[...40 lines deleted...]
-        <fgColor theme="7" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.799981688894314"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.799981688894314"/>
+        <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...26 lines deleted...]
-        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
@@ -3083,323 +1760,280 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="11" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
-[...12 lines deleted...]
-    <cellStyle name="60% - 强调文字颜色 2" xfId="14" builtinId="36"/>
+    <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
+    <cellStyle name="货币" xfId="2" builtinId="4"/>
+    <cellStyle name="百分比" xfId="3" builtinId="5"/>
+    <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
+    <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
+    <cellStyle name="超链接" xfId="6" builtinId="8"/>
+    <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
+    <cellStyle name="注释" xfId="8" builtinId="10"/>
+    <cellStyle name="警告文本" xfId="9" builtinId="11"/>
+    <cellStyle name="标题" xfId="10" builtinId="15"/>
+    <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
+    <cellStyle name="标题 1" xfId="12" builtinId="16"/>
+    <cellStyle name="标题 2" xfId="13" builtinId="17"/>
+    <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
-    <cellStyle name="警告文本" xfId="16" builtinId="11"/>
-[...29 lines deleted...]
-    <cellStyle name="强调文字颜色 6" xfId="46" builtinId="49"/>
+    <cellStyle name="输入" xfId="16" builtinId="20"/>
+    <cellStyle name="输出" xfId="17" builtinId="21"/>
+    <cellStyle name="计算" xfId="18" builtinId="22"/>
+    <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
+    <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
+    <cellStyle name="汇总" xfId="21" builtinId="25"/>
+    <cellStyle name="好" xfId="22" builtinId="26"/>
+    <cellStyle name="差" xfId="23" builtinId="27"/>
+    <cellStyle name="适中" xfId="24" builtinId="28"/>
+    <cellStyle name="强调文字颜色 1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="28" builtinId="32"/>
+    <cellStyle name="强调文字颜色 2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="32" builtinId="36"/>
+    <cellStyle name="强调文字颜色 3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="36" builtinId="40"/>
+    <cellStyle name="强调文字颜色 4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="40" builtinId="44"/>
+    <cellStyle name="强调文字颜色 5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
+    <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...5 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3616,11291 +2250,3837 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:G533"/>
+  <dimension ref="A1:F220"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="60" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B228" sqref="B228"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="60" topLeftCell="A217" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="6"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="5"/>
   <cols>
-    <col min="1" max="1" width="16.4666666666667" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="14.8833333333333" customWidth="1"/>
+    <col min="2" max="2" width="75.1083333333333" customWidth="1"/>
+    <col min="3" max="3" width="10.25" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="7" max="11" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="3">
+      <c r="C2" s="6">
+        <v>2008</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="5">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="5">
+        <v>2002</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="5">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="5">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="5">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="6">
+        <v>2013</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="5">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="6">
+        <v>2015</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="5">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="6">
+        <v>1999</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="5">
+        <v>14700</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6">
+        <v>2012</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6">
+        <v>1995</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="6">
+        <v>2007</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="6">
+        <v>2000</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="6">
+        <v>2003</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="5">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="6">
+        <v>2004</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="5">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2005</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="5">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="5">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="5">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="6">
+        <v>2013</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="6">
+        <v>2007</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="5">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="6">
+        <v>2012</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="5">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E47" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="6">
+        <v>2004</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" s="5">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E60" s="5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="6">
+        <v>2008</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="5">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="5">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="6">
+        <v>2005</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="5">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="5">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" s="6">
+        <v>1996</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="5">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" s="6">
+        <v>1999</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="5">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="5">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C76" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C77" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C78" s="6">
+        <v>1998</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E78" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C79" s="6">
+        <v>2001</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C80" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="5">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C81" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C82" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C83" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C84" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C85" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C86" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C87" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C88" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C89" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C90" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C92" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C93" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="5">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C94" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C95" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C96" s="6">
+        <v>2011</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C97" s="6">
+        <v>1991</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C98" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C99" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C100" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C101" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C102" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="5">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C103" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C104" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C105" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C106" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="5">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C107" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="5">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C108" s="6">
+        <v>1989</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="5">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C109" s="6">
+        <v>1989</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C111" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C112" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C113" s="6">
+        <v>2015</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C114" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C115" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C116" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C117" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E117" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C118" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C119" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C120" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C121" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C122" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C123" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C124" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C125" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C126" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E126" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C127" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E127" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C128" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="5">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C129" s="6">
         <v>2017</v>
       </c>
-      <c r="D2" s="3" t="s">
-[...17 lines deleted...]
-      <c r="C3" s="3">
+      <c r="D129" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C130" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="5">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C131" s="6">
         <v>2012</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...38 lines deleted...]
-      <c r="C5" s="3">
+      <c r="D131" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="5">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C132" s="6">
+        <v>2010</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="5">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C133" s="6">
+        <v>2016</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="5">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C134" s="6">
+        <v>1998</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E134" s="5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E135" s="5">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C136" s="6">
+        <v>2014</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E136" s="5">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C137" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C138" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="5">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C139" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="5">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C140" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="5">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C141" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="5">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C142" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C143" s="5">
+        <v>2020</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C144" s="5">
+        <v>2020</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="5">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C145" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C146" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C147" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C148" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C149" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E149" s="5">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C150" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E150" s="5">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C151" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E151" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C152" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E152" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C153" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="5">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C154" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="5">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C155" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C156" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C158" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C159" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C160" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C161" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C162" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C163" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C164" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C165" s="6">
+        <v>2023</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C166" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C167" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C168" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C169" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C170" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C171" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C172" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C173" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C174" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C175" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="5">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C176" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="5">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C177" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C178" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C179" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C180" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C181" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="5">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C182" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="5">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C183" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="5">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C184" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="5">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C185" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="5">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C186" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="5">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C187" s="6">
+        <v>2023</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="5">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C188" s="6">
+        <v>2015</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="5">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C189" s="6">
+        <v>2014</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="5">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C190" s="6">
+        <v>2003</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="5">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C191" s="6">
+        <v>2017</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="5">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C192" s="6">
+        <v>2017</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C193" s="6">
+        <v>2022</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C194" s="6">
         <v>2013</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...59 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D194" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="5">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C195" s="6">
+        <v>2013</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="5">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="C196" s="6">
+        <v>2006</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E196" s="5">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C197" s="6">
+        <v>2012</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="5">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C198" s="6">
+        <v>2012</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E198" s="5">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C199" s="6">
+        <v>2017</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C200" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C201" s="6">
+        <v>2020</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" s="5">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C202" s="6">
         <v>2022</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...59 lines deleted...]
-      <c r="C11" s="5">
+      <c r="D202" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="5">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="C203" s="6">
         <v>2020</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...59 lines deleted...]
-      <c r="C14" s="5">
+      <c r="D203" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="5">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="C204" s="6">
+        <v>2018</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="5">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C205" s="6">
         <v>2019</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...38 lines deleted...]
-      <c r="C16" s="5">
+      <c r="D205" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C206" s="6">
+        <v>2007</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" s="5">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C207" s="6">
         <v>2015</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...59 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D207" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="5">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C208" s="6">
         <v>2018</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...269 lines deleted...]
-      <c r="C32" s="5">
+      <c r="D208" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C209" s="6">
         <v>2019</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...353 lines deleted...]
-      <c r="C49" s="5">
+      <c r="D209" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="C210" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="5">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C211" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C212" s="6">
+        <v>2019</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C213" s="6">
         <v>2016</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...290 lines deleted...]
-      <c r="C63" s="5">
+      <c r="D213" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C214" s="6">
         <v>2016</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...1472 lines deleted...]
-      <c r="E133" s="7">
+      <c r="D214" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" s="5">
         <v>520</v>
       </c>
-      <c r="F133" s="3" t="s">
-[...1710 lines deleted...]
-        <v>264</v>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>406</v>
       </c>
       <c r="C215" s="5">
         <v>2020</v>
       </c>
-      <c r="D215" s="3" t="s">
-[...15 lines deleted...]
-        <v>81</v>
+      <c r="D215" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>408</v>
       </c>
       <c r="C216" s="5">
-        <v>2014</v>
-[...17 lines deleted...]
-        <v>267</v>
+        <v>2022</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>410</v>
       </c>
       <c r="C217" s="5">
-        <v>2022</v>
-[...19 lines deleted...]
-      <c r="C218" s="5">
         <v>2018</v>
       </c>
-      <c r="D218" s="3" t="s">
-[...374 lines deleted...]
-      <c r="C236" s="5">
+      <c r="D217" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="5">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C218" s="6">
+        <v>2023</v>
+      </c>
+      <c r="D218" s="5">
+        <v>750</v>
+      </c>
+      <c r="E218" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C219" s="6">
+        <v>2023</v>
+      </c>
+      <c r="D219" s="5">
+        <v>750</v>
+      </c>
+      <c r="E219" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C220" s="6">
         <v>2021</v>
       </c>
-      <c r="D236" s="3" t="s">
-[...158 lines deleted...]
-      <c r="A244" s="3" t="s">
+      <c r="D220" s="5">
+        <v>750</v>
+      </c>
+      <c r="E220" s="5">
         <v>300</v>
       </c>
-      <c r="B244" s="4" t="s">
-[...6085 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:G533">
+  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="A1:F220" etc:filterBottomFollowUsedRange="0">
     <extLst/>
   </autoFilter>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" horizontalDpi="600"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>WPS 表格</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>新加坡网站酒单</vt:lpstr>
+      <vt:lpstr>新加坡网站酒单模板240116</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
-    <vt:lpwstr>510A58A49FB44E428B5325841FFDF92F_13</vt:lpwstr>
+    <vt:lpwstr>3DB8156959EE42BBBB5E08F8360BA946_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.14309</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>